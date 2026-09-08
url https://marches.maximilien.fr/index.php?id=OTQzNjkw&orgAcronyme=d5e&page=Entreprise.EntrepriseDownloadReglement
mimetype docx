--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -571,51 +571,51 @@
                             </a:effectRef>
                             <a:fontRef idx="minor">
                               <a:schemeClr val="lt1"/>
                             </a:fontRef>
                           </wps:style>
                           <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                             <a:prstTxWarp prst="textNoShape">
                               <a:avLst/>
                             </a:prstTxWarp>
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>40000</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
-                  <v:rect w14:anchorId="0292E77E" id="Rectangle 468" o:spid="_x0000_s1026" style="position:absolute;margin-left:262pt;margin-top:287.5pt;width:244.8pt;height:292.1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:400;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFuzyOkwIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nTdMGcYogRYcB&#10;XVusHXpWZCk2IIuapMTJfv0o+SNpVmzAsBwUSSTfo55Jzm52tSJbYV0FOqfZWUqJ0ByKSq9z+v3l&#10;7tMVJc4zXTAFWuR0Lxy9mX/8MGvMVIygBFUISxBEu2ljclp6b6ZJ4ngpaubOwAiNRgm2Zh6Pdp0U&#10;ljWIXqtklKaXSQO2MBa4cA5vb1sjnUd8KQX3j1I64YnKKebm42rjugprMp+x6doyU1a8S4P9QxY1&#10;qzSSDlC3zDOysdVvUHXFLTiQ/oxDnYCUFRfxDfiaLD15zXPJjIhvQXGcGWRy/w+WP2yfzZNFGRrj&#10;pg634RU7aevwj/mRXRRrP4gldp5wvDzP0qvrS9SUo+18kl5fTqKcySHcWOc/C6hJ2OTU4teIIrHt&#10;vfNIia69S2BzoKrirlIqHkIFiKWyZMvw263WWfhWGPHGS2nSYNmNrybjiPzGGIvoGGIUfdSm/gpF&#10;CztO8dcD94ynNEiqNF4eFIo7v1ciZKr0NyFJVaAmLcEJL+NcaJ+1+ZWsEH+jjoABWaIWA3YH0CfZ&#10;gvTYrTSdfwgVsfaH4LRl/1PwEBGZQfshuK402PcAFL6qY279e5FaaYJKKyj2T5ZYaDvPGX5XYTHc&#10;M+efmMVWwwLC8eEfcZEK8GNCt6OkBPvzvfvgjx2AVkoabN2cuh8bZgUl6ovG3rjOLi5Cr8fDxXgy&#10;woM9tqyOLXpTLwErLMNBZXjcBn+v+q20UL/ilFkEVjQxzZE7p9zb/rD07UjBOcXFYhHdsL8N8/f6&#10;2fAAHlQNxf6ye2XWdB3hsZkeoG9zNj1pjNY3RGpYbDzIKnbNQddOb5wNsWa7ORaGz/E5eh2m7fwX&#10;AAAA//8DAFBLAwQUAAYACAAAACEA1eBRzuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3Kid0BQIcSr+egRB2wdwk20S1V6H2E3D27M9we0b7Wh2plhOzooRh9B50pDMFAik&#10;ytcdNRq2m9XNPYgQDdXGekINPxhgWV5eFCav/Ym+cFzHRnAIhdxoaGPscylD1aIzYeZ7JL7t/eBM&#10;ZDk0sh7MicOdlalSC+lMR/yhNT2+tFgd1ken4XvTfa4y+fE8OjU/vCd2u29e37S+vpqeHkFEnOKf&#10;Gc71uTqU3Gnnj1QHYTVk6Zy3RIa7jOHsUMntAsSOKckeUpBlIf+vKH8BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABbs8jpMCAAC1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA1eBRzuAAAAANAQAADwAAAAAAAAAAAAAAAADtBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#747070 [1614]" strokeweight="1.25pt">
+                  <v:rect w14:anchorId="5E1C5AD8" id="Rectangle 468" o:spid="_x0000_s1026" style="position:absolute;margin-left:262pt;margin-top:287.5pt;width:244.8pt;height:292.1pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:400;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFuzyOkwIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nTdMGcYogRYcB&#10;XVusHXpWZCk2IIuapMTJfv0o+SNpVmzAsBwUSSTfo55Jzm52tSJbYV0FOqfZWUqJ0ByKSq9z+v3l&#10;7tMVJc4zXTAFWuR0Lxy9mX/8MGvMVIygBFUISxBEu2ljclp6b6ZJ4ngpaubOwAiNRgm2Zh6Pdp0U&#10;ljWIXqtklKaXSQO2MBa4cA5vb1sjnUd8KQX3j1I64YnKKebm42rjugprMp+x6doyU1a8S4P9QxY1&#10;qzSSDlC3zDOysdVvUHXFLTiQ/oxDnYCUFRfxDfiaLD15zXPJjIhvQXGcGWRy/w+WP2yfzZNFGRrj&#10;pg634RU7aevwj/mRXRRrP4gldp5wvDzP0qvrS9SUo+18kl5fTqKcySHcWOc/C6hJ2OTU4teIIrHt&#10;vfNIia69S2BzoKrirlIqHkIFiKWyZMvw263WWfhWGPHGS2nSYNmNrybjiPzGGIvoGGIUfdSm/gpF&#10;CztO8dcD94ynNEiqNF4eFIo7v1ciZKr0NyFJVaAmLcEJL+NcaJ+1+ZWsEH+jjoABWaIWA3YH0CfZ&#10;gvTYrTSdfwgVsfaH4LRl/1PwEBGZQfshuK402PcAFL6qY279e5FaaYJKKyj2T5ZYaDvPGX5XYTHc&#10;M+efmMVWwwLC8eEfcZEK8GNCt6OkBPvzvfvgjx2AVkoabN2cuh8bZgUl6ovG3rjOLi5Cr8fDxXgy&#10;woM9tqyOLXpTLwErLMNBZXjcBn+v+q20UL/ilFkEVjQxzZE7p9zb/rD07UjBOcXFYhHdsL8N8/f6&#10;2fAAHlQNxf6ye2XWdB3hsZkeoG9zNj1pjNY3RGpYbDzIKnbNQddOb5wNsWa7ORaGz/E5eh2m7fwX&#10;AAAA//8DAFBLAwQUAAYACAAAACEA1eBRzuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3Kid0BQIcSr+egRB2wdwk20S1V6H2E3D27M9we0b7Wh2plhOzooRh9B50pDMFAik&#10;ytcdNRq2m9XNPYgQDdXGekINPxhgWV5eFCav/Ym+cFzHRnAIhdxoaGPscylD1aIzYeZ7JL7t/eBM&#10;ZDk0sh7MicOdlalSC+lMR/yhNT2+tFgd1ken4XvTfa4y+fE8OjU/vCd2u29e37S+vpqeHkFEnOKf&#10;Gc71uTqU3Gnnj1QHYTVk6Zy3RIa7jOHsUMntAsSOKckeUpBlIf+vKH8BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABbs8jpMCAAC1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA1eBRzuAAAAANAQAADwAAAAAAAAAAAAAAAADtBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="#747070 [1614]" strokeweight="1.25pt">
                     <w10:wrap anchorx="page" anchory="page"/>
                   </v:rect>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r w:rsidR="00B91813">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:br w:type="page"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Futura PT Medium" w:hAnsi="Futura PT Medium"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004469"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -4233,67 +4233,67 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="2EAE3953" w14:textId="291AA49D" w:rsidR="0086641D" w:rsidRDefault="00B4539A">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6122D0C7" w14:textId="39065664" w:rsidR="007B22AE" w:rsidRDefault="00EB1C56" w:rsidP="003B3EA3">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc235196713"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235196713"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Objet et mise en œuvre de la consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="7A921C95" w14:textId="78FFD080" w:rsidR="003B3EA3" w:rsidRDefault="003B3EA3" w:rsidP="003B3EA3"/>
     <w:p w14:paraId="08EEA9BA" w14:textId="7D28D6A8" w:rsidR="00B30FFB" w:rsidRDefault="00B30FFB" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc235196714"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235196714"/>
       <w:r w:rsidRPr="00B30FFB">
         <w:t>Personne publique lançant la consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4749A09F" w14:textId="77777777" w:rsidR="00B30FFB" w:rsidRDefault="00B30FFB" w:rsidP="00B30FFB"/>
     <w:p w14:paraId="2A91F226" w14:textId="209E49DC" w:rsidR="00B30FFB" w:rsidRPr="00B30FFB" w:rsidRDefault="00B30FFB" w:rsidP="00B30FFB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B30FFB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Commune d</w:t>
       </w:r>
       <w:r w:rsidR="000B526A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>’Alfortville</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C03611D" w14:textId="77777777" w:rsidR="00B30FFB" w:rsidRDefault="00B30FFB" w:rsidP="00B30FFB"/>
@@ -4358,59 +4358,59 @@
     </w:p>
     <w:p w14:paraId="72ABB353" w14:textId="77777777" w:rsidR="00B30FFB" w:rsidRDefault="00B30FFB" w:rsidP="00B30FFB"/>
     <w:p w14:paraId="4DD92C89" w14:textId="02216857" w:rsidR="00B30FFB" w:rsidRDefault="00B30FFB" w:rsidP="00B30FFB">
       <w:r>
         <w:t xml:space="preserve">L’autorité habilitée à signer le contrat de </w:t>
       </w:r>
       <w:r w:rsidR="000C01D3">
         <w:t>concession</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de service public est le Maire de la commune </w:t>
       </w:r>
       <w:r w:rsidR="000B526A">
         <w:t xml:space="preserve">d’Alfortville </w:t>
       </w:r>
       <w:r>
         <w:t>ou un représentant désigné à cet effet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B20E929" w14:textId="7C3CE7AF" w:rsidR="00B30FFB" w:rsidRDefault="00B30FFB" w:rsidP="003B3EA3"/>
     <w:p w14:paraId="74522AF6" w14:textId="77777777" w:rsidR="00B30FFB" w:rsidRPr="003B3EA3" w:rsidRDefault="00B30FFB" w:rsidP="003B3EA3"/>
     <w:p w14:paraId="0FB050BE" w14:textId="3DC77879" w:rsidR="007B22AE" w:rsidRDefault="003B3EA3" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc235196715"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235196715"/>
       <w:r>
         <w:t>Objet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0CC25929" w14:textId="77777777" w:rsidR="000A2718" w:rsidRDefault="000A2718" w:rsidP="007B22AE"/>
     <w:p w14:paraId="14B16946" w14:textId="6F14B8FE" w:rsidR="003D6700" w:rsidRDefault="003D6700" w:rsidP="003D6700">
-      <w:bookmarkStart w:id="5" w:name="_Hlk147138162"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk147138162"/>
       <w:r w:rsidRPr="00BE5850">
         <w:t>La délibération du Conseil municipal n</w:t>
       </w:r>
       <w:r w:rsidR="00275EA1" w:rsidRPr="00BE5850">
         <w:t>°</w:t>
       </w:r>
       <w:r w:rsidR="00BE5850">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275EA1" w:rsidRPr="00BE5850">
         <w:t>DEL</w:t>
       </w:r>
       <w:r w:rsidR="00BE5850">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00275EA1" w:rsidRPr="00BE5850">
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00BE5850">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00275EA1" w:rsidRPr="00BE5850">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BE5850">
@@ -4462,62 +4462,62 @@
     </w:p>
     <w:p w14:paraId="0E40F2B4" w14:textId="77777777" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="00B30FFB"/>
     <w:p w14:paraId="14919AF9" w14:textId="74D52472" w:rsidR="00B30FFB" w:rsidRDefault="000C01D3" w:rsidP="00B30FFB">
       <w:r>
         <w:t>A ce titre, l</w:t>
       </w:r>
       <w:r w:rsidR="00B30FFB">
         <w:t xml:space="preserve">’objet de la présente consultation est de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">désigner le futur concessionnaire, conformément aux articles </w:t>
       </w:r>
       <w:r w:rsidRPr="000C01D3">
         <w:t>L. 3120-1 et s</w:t>
       </w:r>
       <w:r>
         <w:t>uivants</w:t>
       </w:r>
       <w:r w:rsidRPr="000C01D3">
         <w:t xml:space="preserve"> et R. 3121-1 et s</w:t>
       </w:r>
       <w:r>
         <w:t>uivants du Code de la commande publique d’une part, et aux articles L. 1411-1 et suivants, et R. 1411-1 et suivants du Code général des collectivités territoriales, d’autre part.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="4A52788D" w14:textId="4DE1E88F" w:rsidR="00EC716F" w:rsidRDefault="00EC716F" w:rsidP="00EC716F"/>
     <w:p w14:paraId="44C68C3F" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="57012BB0" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc235196716"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235196716"/>
       <w:r>
         <w:t>Fondement juridique de la procédure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4B1B9821" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="1DBBB0CB" w14:textId="61CA1044" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="00EB1C56">
       <w:r w:rsidRPr="000C01D3">
         <w:t xml:space="preserve">La concession est une concession de services, conformément </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C01D3">
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C01D3">
         <w:t xml:space="preserve">̀ l’article L. 1121-4 du </w:t>
       </w:r>
       <w:r w:rsidR="007B6B72">
         <w:t>Co</w:t>
       </w:r>
       <w:r w:rsidRPr="000C01D3">
         <w:t xml:space="preserve">de de la commande publique. Elle confie également la gestion d’un service public, au sens de l’article L. 1121-3 du même code et est ainsi constitutive d’une </w:t>
       </w:r>
       <w:r w:rsidR="00866ACB">
         <w:t>délégation</w:t>
       </w:r>
       <w:r w:rsidRPr="000C01D3">
         <w:t xml:space="preserve"> de service public au sens de l’article L. 1411- 1 du </w:t>
@@ -4612,106 +4612,106 @@
       <w:r>
         <w:t>Droit</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> à un recours effectif.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CFDE8E" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="79999A9D" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Les candidats s'engagent à ne pas divulguer à des tiers le contenu de leur offre, durant ou après leur élaboration, jusqu'à la signature du contrat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14CD7F9C" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2685E307" w14:textId="69DF9E96" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Le concédant se réserve la possibilité de prononcer l’élimination de tout opérateur économique en cas de non-respect de cette disposition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D3D2E8" w14:textId="534EF622" w:rsidR="00B458F5" w:rsidRDefault="00B458F5" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="174546C1" w14:textId="77777777" w:rsidR="00B458F5" w:rsidRDefault="00B458F5" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="0520CA10" w14:textId="50704083" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc235196717"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235196717"/>
       <w:r>
         <w:t>Communication dans le cadre de la procédure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="55F4776B" w14:textId="77777777" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="000C01D3"/>
     <w:p w14:paraId="5C4DD6B2" w14:textId="77777777" w:rsidR="007B6B72" w:rsidRDefault="000C01D3" w:rsidP="000C01D3">
       <w:r>
         <w:t>Le règlement de consultation permet des échanges d’informations entre les candidats et le concédant</w:t>
       </w:r>
       <w:r w:rsidR="007B6B72">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0311E159" w14:textId="77777777" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="000C01D3"/>
     <w:p w14:paraId="4F42E538" w14:textId="0D7C5C86" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="000C01D3">
       <w:r>
         <w:t>La responsabilité du concédant ne peut être engagée pour ne pas avoir transmis des informations aux candidats en cas de retrait anonyme du dossier de consultation ou d’informations erronées fournies lors de ce retrait.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F1A915" w14:textId="73068879" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5CAE6C69" w14:textId="77777777" w:rsidR="000C01D3" w:rsidRDefault="000C01D3" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="796356DC" w14:textId="38256412" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc235196718"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235196718"/>
       <w:r>
         <w:t>Décomposition de la consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73083586" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00927790"/>
     <w:p w14:paraId="2553F9B1" w14:textId="77777777" w:rsidR="00B458F5" w:rsidRDefault="005B132C" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve">La présente consultation </w:t>
       </w:r>
       <w:r w:rsidR="00B458F5">
         <w:t>n’est pas allotie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E828D2" w14:textId="77777777" w:rsidR="00B458F5" w:rsidRDefault="00B458F5" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3E1E2A8A" w14:textId="77777777" w:rsidR="00B458F5" w:rsidRDefault="00B458F5" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="685B5DF6" w14:textId="7A270CB4" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc235196719"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235196719"/>
       <w:r>
         <w:t>Conditions de participation des candidats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="289E4A48" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5B948399" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>L’opérateur économique pourra répondre soit sous la forme d'un contractant unique, soit sous la forme d'un groupement solidaire ou d'un groupement conjoint dont le mandataire sera solidaire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B895D72" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="0FD2C897" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Un même opérateur économique ne peut déposer à la fois une candidature individuelle et une candidature dans le cadre d'un groupement, ni être membre de plusieurs groupements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24660B2B" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="79C740F1" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>L'identité, le rôle et, eu égard aux compétences, la complémentarité de chacun des membres du groupement devront être clairement précisés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1352F6" w14:textId="55BAE92C" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="08CE73B3" w14:textId="06DF4269" w:rsidR="001F2DD9" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9">
       <w:r>
         <w:t>La composition du groupement candidat ne pourra pas être modifiée entre la remise des candidatures et la notification du contrat de concession, c’est-à-dire qu’elle ne pourra ni s’adjoindre un nouveau membre, ni supprimer l’un de ses membres.</w:t>
       </w:r>
     </w:p>
@@ -4732,111 +4732,111 @@
     </w:p>
     <w:p w14:paraId="7A8CC671" w14:textId="77777777" w:rsidR="001F2DD9" w:rsidRPr="001F2DD9" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9"/>
     <w:p w14:paraId="7E900DFA" w14:textId="066DDF58" w:rsidR="001F2DD9" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9">
       <w:r>
         <w:t>Lorsqu’un membre d'un groupement d'opérateurs économiques entre dans l’un des cas d’interdictions de soumissionner visé</w:t>
       </w:r>
       <w:r w:rsidR="00803C02">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> aux articles L. 3123-1 et suivants du Code de la commande publique, </w:t>
       </w:r>
       <w:r w:rsidR="00866ACB">
         <w:t>le concédant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> exige son remplacement par une personne qui ne fait pas l'objet d'un motif d'exclusion dans un délai de dix jours à compter de la réception de cette demande, sous peine d'exclusion du groupement de la procédure, conformément à l’article L. 3123-16 du Code de la commande publique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C97295" w14:textId="77777777" w:rsidR="001F2DD9" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9"/>
     <w:p w14:paraId="12414536" w14:textId="77777777" w:rsidR="00DE2E15" w:rsidRDefault="00DE2E15" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="499C0D32" w14:textId="2F7EB8C2" w:rsidR="00EB1C56" w:rsidRPr="000A62F7" w:rsidRDefault="00DE2E15" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc235196720"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235196720"/>
       <w:r w:rsidRPr="000A62F7">
         <w:t xml:space="preserve">Durée </w:t>
       </w:r>
       <w:r w:rsidR="00FF6535" w:rsidRPr="000A62F7">
         <w:t xml:space="preserve">et date de prise d’effet </w:t>
       </w:r>
       <w:r w:rsidRPr="000A62F7">
         <w:t>de la concession</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="02B319B3" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRPr="000A62F7" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="52ED5095" w14:textId="7672C8DA" w:rsidR="00FF6535" w:rsidRPr="000A62F7" w:rsidRDefault="00FF6535" w:rsidP="00FF6535">
-      <w:bookmarkStart w:id="11" w:name="_Hlk125577333"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk125577333"/>
       <w:r w:rsidRPr="008B7017">
         <w:t xml:space="preserve">Le contrat de concession sera conclu pour une durée </w:t>
       </w:r>
       <w:r w:rsidR="000B526A" w:rsidRPr="008B7017">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="008B7017" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vingt </w:t>
       </w:r>
       <w:r w:rsidR="000B526A" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="008B7017" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="000B526A" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>) ans</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A62F7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="5F5B0F7B" w14:textId="436DC26B" w:rsidR="00FF6535" w:rsidRPr="000A62F7" w:rsidRDefault="00FF6535" w:rsidP="00FF6535"/>
     <w:p w14:paraId="76DF8F02" w14:textId="7E9EB008" w:rsidR="000B526A" w:rsidRDefault="00FF6535" w:rsidP="00FF6535">
       <w:r w:rsidRPr="008B7017">
         <w:t xml:space="preserve">Le contrat de concession prendra effet à compter de la notification du contrat devant intervenir prévisionnellement </w:t>
       </w:r>
       <w:r w:rsidR="007940F3" w:rsidRPr="008B7017">
         <w:t xml:space="preserve">au </w:t>
       </w:r>
       <w:r w:rsidR="007940F3" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="007940F3" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="007940F3" w:rsidRPr="008B7017">
         <w:rPr>
@@ -4858,155 +4858,169 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="008B7017" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="000B526A" w:rsidRPr="008B7017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C1E0A87" w14:textId="77777777" w:rsidR="00FF6535" w:rsidRDefault="00FF6535" w:rsidP="00FF6535"/>
     <w:p w14:paraId="575CC724" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3A14BC83" w14:textId="0ED740D5" w:rsidR="00EB1C56" w:rsidRDefault="00DE2E15" w:rsidP="00AA11B4">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc235196721"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235196721"/>
       <w:r>
         <w:t xml:space="preserve">Valeur estimée </w:t>
       </w:r>
       <w:r w:rsidR="000B526A">
         <w:t xml:space="preserve">et forme </w:t>
       </w:r>
       <w:r>
         <w:t>de la concession</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="6B858450" w14:textId="77777777" w:rsidR="000B526A" w:rsidRDefault="000B526A" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="4E3EA651" w14:textId="3B6DAE29" w:rsidR="00415457" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve">La valeur estimée de la concession </w:t>
       </w:r>
       <w:r w:rsidR="00492C87">
         <w:t xml:space="preserve">est </w:t>
       </w:r>
       <w:r w:rsidR="007F4289">
         <w:t>d’environ 10 M €.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5F9BEF" w14:textId="77777777" w:rsidR="00DE2E15" w:rsidRDefault="00DE2E15" w:rsidP="00EB1C56"/>
-    <w:p w14:paraId="745C82D9" w14:textId="023C8C4C" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
+    <w:p w14:paraId="745C82D9" w14:textId="1F3AABCC" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r w:rsidRPr="007F4289">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Cette simulation a été effectuée sur la base du chiffre d’affaires annuel prévisionnel appliqué </w:t>
       </w:r>
       <w:r w:rsidR="007940F3" w:rsidRPr="007F4289">
         <w:t>aux</w:t>
       </w:r>
       <w:r w:rsidR="000A62F7" w:rsidRPr="007F4289">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B526A" w:rsidRPr="007F4289">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00F33072">
+        <w:t>20 années</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4289">
-        <w:t xml:space="preserve"> années du contrat</w:t>
+        <w:t xml:space="preserve"> du contrat</w:t>
       </w:r>
       <w:r w:rsidR="008B7017" w:rsidRPr="007F4289">
-        <w:t xml:space="preserve"> (2024-2027)</w:t>
+        <w:t xml:space="preserve"> (20</w:t>
+      </w:r>
+      <w:r w:rsidR="00262362">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F33072">
+        <w:t>7-</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7017" w:rsidRPr="007F4289">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00262362">
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7017" w:rsidRPr="007F4289">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001F2DD9" w:rsidRPr="007F4289">
         <w:t>, conformément aux articles R. 3121-1 et R.3121-2 du Code de la commande publique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEC50E1" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2BF63ECC" w14:textId="77777777" w:rsidR="000B526A" w:rsidRDefault="000B526A" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="16C00BEE" w14:textId="32F71233" w:rsidR="00DE2E15" w:rsidRDefault="00FA29BA" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc235196722"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235196722"/>
       <w:r>
         <w:t>Durée</w:t>
       </w:r>
       <w:r w:rsidR="00DE2E15">
         <w:t xml:space="preserve"> de validité des offres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5D9B8C03" w14:textId="3117F515" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="43AB9406" w14:textId="77777777" w:rsidR="00FA29BA" w:rsidRDefault="00FA29BA" w:rsidP="00FA29BA">
       <w:r>
         <w:t>La durée de validité des offres correspond au délai pendant lequel les soumissionnaires restent engagés par leur offre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285A806D" w14:textId="77777777" w:rsidR="00FA29BA" w:rsidRDefault="00FA29BA" w:rsidP="00FA29BA"/>
     <w:p w14:paraId="44E5ADF7" w14:textId="077CFEBD" w:rsidR="00FA29BA" w:rsidRDefault="007B6B72" w:rsidP="00FA29BA">
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00FA29BA">
         <w:t xml:space="preserve"> durée de validité des offres finales est de 180 jours à compter de la date limite de réception des offres finales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4FB812" w14:textId="77777777" w:rsidR="00FA29BA" w:rsidRDefault="00FA29BA" w:rsidP="00FA29BA"/>
     <w:p w14:paraId="33573631" w14:textId="3A1B94B1" w:rsidR="00EB1C56" w:rsidRDefault="00415457" w:rsidP="00FA29BA">
       <w:r>
         <w:t>Cette durée</w:t>
       </w:r>
       <w:r w:rsidR="00FA29BA">
         <w:t xml:space="preserve"> peut être renouvelée par </w:t>
       </w:r>
       <w:r w:rsidR="00866ACB">
         <w:t>le concédant</w:t>
       </w:r>
       <w:r w:rsidR="00FA29BA">
         <w:t xml:space="preserve"> après accord des soumissionnaires.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C6CD3E" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="6CBC9C63" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="1AC86C24" w14:textId="401D0F99" w:rsidR="00EB1C56" w:rsidRDefault="00DE2E15" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc235196723"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235196723"/>
       <w:r>
         <w:t>Modes de rémunération</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E96364" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="11A40A6E" w14:textId="77777777" w:rsidR="00DE2E15" w:rsidRDefault="00DE2E15" w:rsidP="00DE2E15">
       <w:r>
         <w:t>Les produits de la concession se décomposent comme suit :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57325D5D" w14:textId="33E469AC" w:rsidR="00D51F5C" w:rsidRDefault="007F4289" w:rsidP="00D51F5C">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00D51F5C">
         <w:t xml:space="preserve"> tarification des droits de place perçus auprès des commerçants abonnés et casuels ;</w:t>
@@ -5042,55 +5056,55 @@
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidR="00D51F5C">
         <w:t xml:space="preserve"> éventuelles autres recettes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A004069" w14:textId="77777777" w:rsidR="00DE2E15" w:rsidRDefault="00DE2E15" w:rsidP="00DE2E15"/>
     <w:p w14:paraId="46B3C43A" w14:textId="77777777" w:rsidR="00DE2E15" w:rsidRDefault="00DE2E15" w:rsidP="00DE2E15">
       <w:r>
         <w:t>Ces recettes sont réputées permettre au concessionnaire d'assurer l'équilibre financier de l’exploitation du contrat dans des conditions normales d'exploitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="061903C3" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="08B1FC5A" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Le concessionnaire exploite le service à ses risques et périls.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2AB820" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="298034B2" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="36725CCB" w14:textId="28BC3C1B" w:rsidR="00EB1C56" w:rsidRDefault="00DE2E15" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc235196724"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235196724"/>
       <w:r>
         <w:t>Contenu du dossier de consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5EA033" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3534B72B" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve">Le dossier de consultation des entreprises (DCE) contient les pièces suivantes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4263C303" w14:textId="167F6858" w:rsidR="00EB1C56" w:rsidRDefault="007F4289" w:rsidP="00246AC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
@@ -5126,51 +5140,51 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidR="00C96BC1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve">annexes : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48E194D8" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Hlk114595222"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk114595222"/>
       <w:r w:rsidRPr="00EA128F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Annexe n°</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA128F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
@@ -5362,51 +5376,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008E683C">
         <w:t>nventaire contradictoire de rentrée (</w:t>
       </w:r>
       <w:r w:rsidRPr="008E683C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">annexe non publiée dans le cadre de la procédure : l’inventaire sera établi lors de la rentrée du </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>concessionnaire</w:t>
       </w:r>
       <w:r w:rsidRPr="008E683C">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5252AA2B" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4857085D" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008E683C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Annexe n°</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5430,51 +5444,50 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fichier des commerçants ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE8C255" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75741BF4" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="008E683C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Annexe n°</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008E683C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidRPr="008E683C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5563,63 +5576,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidRPr="008E683C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>plans du service concédé ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A871B7B" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3627B6" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Hlk125380108"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk125380108"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Annexe n°10 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> extrait cadastral</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149E256C" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="120E4B79" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="007F4289">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Annexe n°11 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dernier PV de la Commission de Sécurité ;</w:t>
@@ -5800,140 +5813,137 @@
       <w:r w:rsidR="005F67BA">
         <w:t>prévue</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> au </w:t>
       </w:r>
       <w:r w:rsidR="005F67BA">
         <w:t>présent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> article s’appliquera en fonction de la nouvelle date limite </w:t>
       </w:r>
       <w:r w:rsidR="005F67BA">
         <w:t>fixée</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C169F2F" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2AE584D9" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3A458AD8" w14:textId="77777777" w:rsidR="00246AC8" w:rsidRDefault="00246AC8" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc235196725"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235196725"/>
       <w:r>
         <w:t>Modalités de téléchargement du dossier de consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3E657977" w14:textId="2BA35920" w:rsidR="00246AC8" w:rsidRDefault="00246AC8" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2F4476BB" w14:textId="77777777" w:rsidR="00A374B5" w:rsidRDefault="00A374B5" w:rsidP="00A374B5">
       <w:r>
         <w:t>Le dossier de consultation est gratuit et ne peut être obtenu que par voie dématérialisée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708BB215" w14:textId="77777777" w:rsidR="00A374B5" w:rsidRDefault="00A374B5" w:rsidP="00A374B5"/>
     <w:p w14:paraId="1823C1D1" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="00A374B5" w:rsidP="00EB1C56">
       <w:r w:rsidRPr="007F4289">
         <w:t>Le téléchargement du dossier de consultation sur le profil d’acheteur du concédant est obligatoire :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1CE9F4" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="798BF3E1" w14:textId="18ABA517" w:rsidR="00074198" w:rsidRDefault="007F4289" w:rsidP="00EB1C56">
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00E35C09">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>https://marches.maximilien.fr/?page=Entreprise.EntrepriseAdvancedSearch&amp;AllCons&amp;id=860918&amp;orgAcronyme=d5e</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E50B97E" w14:textId="77777777" w:rsidR="00AD3B5F" w:rsidRDefault="00AD3B5F" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2E0C843D" w14:textId="3139EFD4" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="16B25F6D" w14:textId="2725EE4A" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc235196726"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc235196726"/>
       <w:r>
         <w:t>Langue</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="6659160B" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="289B7B56" w14:textId="02AF81BC" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA">
       <w:r>
-        <w:t xml:space="preserve">Tous les documents fournis par les candidats au cours de la consultation doivent être rédigés en langue française, le cas échéant sous forme d’une traduction certifiée. Les documents rédigés dans </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">une autre langue ou ne faisant pas l’objet d’une traduction certifiée ne seront pas pris en considération. </w:t>
+        <w:t xml:space="preserve">Tous les documents fournis par les candidats au cours de la consultation doivent être rédigés en langue française, le cas échéant sous forme d’une traduction certifiée. Les documents rédigés dans une autre langue ou ne faisant pas l’objet d’une traduction certifiée ne seront pas pris en considération. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2210C5B1" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="6E33B446" w14:textId="550803A9" w:rsidR="00EB1C56" w:rsidRDefault="005F67BA" w:rsidP="005F67BA">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>De même, tous les échanges, écrits ou oraux, entre le concédant et les candidats se dérouleront en langue française.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CC4253" w14:textId="03E9D6B3" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="3CDE3F1C" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="42F964C4" w14:textId="4FC95E27" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc235196727"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235196727"/>
       <w:r>
         <w:t>Unité monétaire</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="749B87DF" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="0DB85998" w14:textId="01B70B9B" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA">
       <w:r>
         <w:t xml:space="preserve">L’unité monétaire relative à la présente procédure de consultation est exclusivement l’euro. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6644DCD3" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="0AEA0F91" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="31386616" w14:textId="77777777" w:rsidR="00246AC8" w:rsidRDefault="00246AC8" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc235196728"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235196728"/>
       <w:r>
         <w:t>Présentation des candidatures et des offres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="275425AF" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="623673A1" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Les offres des soumissionnaires seront entièrement rédigées en langue française et exprimées en euros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFEC526" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11DE1E98" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Si les offres des soumissionnaires sont rédigées dans une autre langue, elles doivent être accompagnées d’une traduction en français, certifiée conforme à l’original par un traducteur assermenté ; cette traduction doit concerner l’ensemble des documents remis dans l’offre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11487441" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37080F1A" w14:textId="635D9F3C" w:rsidR="001F2DD9" w:rsidRDefault="00EB1C56" w:rsidP="001F2DD9">
       <w:r>
         <w:t>Chaque soumissionnaire aura à produire un dossier complet comprenant les pièces suivantes, datées et signées par lui.</w:t>
@@ -5947,61 +5957,61 @@
       <w:r>
         <w:t>Les dossiers de candidature incomplets pourront le cas échéant faire l'objet d'une régularisation dans les conditions définies par la réglementation en vigueur et la jurisprudence applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0526730D" w14:textId="77777777" w:rsidR="001F2DD9" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9"/>
     <w:p w14:paraId="23A09C95" w14:textId="1F956717" w:rsidR="00EB1C56" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9">
       <w:r>
         <w:t xml:space="preserve">Dans l'hypothèse où les candidats souhaiteraient que soient prises en compte les capacités professionnelles, techniques et/ou financières d'une ou de plusieurs entreprises juridiquement distinctes, ils devront justifier des capacités de cette ou de ces entreprises et du fait qu'ils en disposeront pour l'exécution de la </w:t>
       </w:r>
       <w:r w:rsidR="00866ACB">
         <w:t>concession</w:t>
       </w:r>
       <w:r>
         <w:t>, par exemple par la production d’attestations en ce sens de leur part. Le candidat et ces entreprises devront être solidairement responsables de l’exécution du contrat de concession.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A3D818" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3184A601" w14:textId="4E1591A0" w:rsidR="00425711" w:rsidRDefault="00425711" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc235196729"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235196729"/>
       <w:r>
         <w:t>Eléments de</w:t>
       </w:r>
       <w:r w:rsidR="00623EB0">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> candidatures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="19676869" w14:textId="0D6264CC" w:rsidR="00425711" w:rsidRDefault="00425711" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2D83F73A" w14:textId="77777777" w:rsidR="00425711" w:rsidRPr="00335A08" w:rsidRDefault="00425711" w:rsidP="00425711">
       <w:pPr>
         <w:pStyle w:val="paragraphe"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335A08">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Situation propre des opérateurs économiques, y compris exigences relatives à l'inscription au registre du commerce ou de la profession</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B1701F1" w14:textId="3FBC6122" w:rsidR="00EB1C56" w:rsidRPr="007F4289" w:rsidRDefault="007F4289" w:rsidP="00246AC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
@@ -6067,55 +6077,58 @@
       <w:r w:rsidR="00425711" w:rsidRPr="00623EB0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>extrait K bis ou équivalent pour les candidats étrangers non établis en France</w:t>
       </w:r>
       <w:r w:rsidR="00425711" w:rsidRPr="00425711">
         <w:t xml:space="preserve">) ou son numéro unique d'identification permettant à l'acheteur d'accéder aux informations pertinentes par le biais d'un système électronique de mise à disposition d'informations administré par un organisme officiel. Pour les personnes physiques ou morales ayant commencé leur activité depuis moins d'un an, un récépissé de dépôt de déclaration auprès d'un centre de formalités des entreprises </w:t>
       </w:r>
       <w:r w:rsidR="00425711" w:rsidRPr="00623EB0">
         <w:t>l’ensemble des certificats délivrés par les administrations et organismes compétents tels que prévus à l’article R. 3123-18 du code de la commande publique permettant d’attester que le candidat a satisfait à ses obligations fiscales et sociales. Les candidats étrangers établis dans un pays tiers doivent, pour les impôts, taxes et cotisations sociales ne donnant pas lieu, dans ledit pays, à la délivrance d'un certificat par les administrations et organismes de ce pays, produire une déclaration sous serment effectuée devant une autorité judiciaire ou administrative de ce pays ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79388EBF" w14:textId="6F0B516E" w:rsidR="00425711" w:rsidRPr="00623EB0" w:rsidRDefault="007F4289" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00623EB0">
+        <w:t>Une</w:t>
+      </w:r>
+      <w:r w:rsidR="00425711" w:rsidRPr="00623EB0">
+        <w:t xml:space="preserve"> déclaration sur l'honneur attestant que le candidat ne fait l'objet d'aucune exclusion de la participation à la procédure de passation des contrats de concession prévue aux </w:t>
+      </w:r>
+      <w:r w:rsidR="00425711" w:rsidRPr="00623EB0">
         <w:lastRenderedPageBreak/>
-        <w:t>Une</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> déclaration sur l'honneur attestant que le candidat ne fait l'objet d'aucune exclusion de la participation à la procédure de passation des contrats de concession prévue aux articles L. 3123-1 à L. 2123-14 du code de la commande publique dans sa rédaction en vigueur à la date de parution de l’avis d’appel public à la concurrence concernant la présente procédure. Est annexé à cette déclaration sur l’honneur l’ensemble des documents justifiant que le candidat ne fait l’objet d’aucune exclusion de la participation à la procédure de passation des contrats de concession prévue aux articles susvisés ;</w:t>
+        <w:t>articles L. 3123-1 à L. 2123-14 du code de la commande publique dans sa rédaction en vigueur à la date de parution de l’avis d’appel public à la concurrence concernant la présente procédure. Est annexé à cette déclaration sur l’honneur l’ensemble des documents justifiant que le candidat ne fait l’objet d’aucune exclusion de la participation à la procédure de passation des contrats de concession prévue aux articles susvisés ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9574E1" w14:textId="4D039779" w:rsidR="00425711" w:rsidRDefault="007F4289" w:rsidP="00425711">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Si</w:t>
       </w:r>
       <w:r w:rsidR="00425711">
         <w:t xml:space="preserve"> l’entreprise est en redressement judiciaire, la copie du ou des jugement(s) prononcé(s) à cet effet ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B631E8" w14:textId="07F35425" w:rsidR="00246AC8" w:rsidRDefault="00246AC8" w:rsidP="00246AC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
@@ -6596,74 +6609,74 @@
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53A14FB2" w14:textId="77777777" w:rsidR="007F4289" w:rsidRDefault="007F4289" w:rsidP="00425711">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A23969C" w14:textId="44E73C3F" w:rsidR="00425711" w:rsidRPr="00A85112" w:rsidRDefault="00425711" w:rsidP="00425711">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A85112">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Capacité </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>technique :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDC05DF" w14:textId="0C171079" w:rsidR="00EB1C56" w:rsidRDefault="007F4289" w:rsidP="00246AC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Mémoire</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> présentant l’opérateur économique, son savoir-faire en matière d'exploitation du service en rapport avec l'objet de la concession ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72DA291B" w14:textId="7F1C5682" w:rsidR="00EB1C56" w:rsidRDefault="007F4289" w:rsidP="00246AC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Renseignements</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> relatifs à la nature de l'activité, qualifications professionnelles, moyens techniques et humains dont l’opérateur économique dispose pour assurer la continuité du service objet de la présente consultation ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3667DCA2" w14:textId="2AB0054C" w:rsidR="00EB1C56" w:rsidRDefault="007F4289" w:rsidP="00246AC8">
       <w:pPr>
@@ -6671,55 +6684,55 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Références</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> acquises en matière d'exploitation de services comparables au service concédé ou toute autre référence pertinente, au cours des 5 dernières années, en indiquant le montant des prestations exécutées, le lieu et l'époque d'exécution. Si l’opérateur économique gère actuellement des prestations similaires à celles de l’objet du concédant : leur localisation et les caractéristiques principales de son activité. L’opérateur économique pourra produire des certificats de capacités ou attestations de bonne exécution. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCF5CD6" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="36F996B0" w14:textId="77777777" w:rsidR="00AD3B5F" w:rsidRDefault="00AD3B5F" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2016AB57" w14:textId="77777777" w:rsidR="00AD3B5F" w:rsidRDefault="00AD3B5F" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="6A5BF22E" w14:textId="5D2879C7" w:rsidR="00425711" w:rsidRDefault="00425711" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="50"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc235196730"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235196730"/>
       <w:r>
         <w:t>Eléments des offres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="7F4167A9" w14:textId="6654B8A3" w:rsidR="00A1569C" w:rsidRDefault="007F4289" w:rsidP="00246AC8">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> projet de co</w:t>
       </w:r>
       <w:r>
         <w:t>ncession</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56" w:rsidRPr="00246AC8">
@@ -6847,123 +6860,128 @@
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>N.B. :</w:t>
       </w:r>
       <w:r w:rsidRPr="0081110C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> le mémoire technique ne pourra en aucun cas dépasser 100 pages, et doit être un document expressément constitué dans le cadre de la présente procédure, et non un extrait d’une offre générale de services des soumissionnaires ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E457106" w14:textId="3D0427F8" w:rsidR="00984F12" w:rsidRPr="00155C7E" w:rsidRDefault="00984F12" w:rsidP="00984F12">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00155C7E">
-        <w:t xml:space="preserve">le </w:t>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00155C7E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00155C7E">
         <w:t>certificat</w:t>
       </w:r>
       <w:r w:rsidRPr="00155C7E">
         <w:t xml:space="preserve"> de visite prévue à l’article 5.2 du présent règlement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA5EA62" w14:textId="1D0A4D70" w:rsidR="00A445CD" w:rsidRDefault="00A445CD" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="45DEDA64" w14:textId="5E58F632" w:rsidR="0081110C" w:rsidRDefault="0081110C" w:rsidP="0081110C">
       <w:r>
         <w:t xml:space="preserve">Le candidat pourra également, sous sa responsabilité, en plus des éléments ci-dessus demandés, produire tout document facilitant la compréhension de son offre par </w:t>
       </w:r>
       <w:r w:rsidR="00866ACB">
         <w:t>le concédant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116CF7B0" w14:textId="77777777" w:rsidR="0081110C" w:rsidRDefault="0081110C" w:rsidP="0081110C"/>
     <w:p w14:paraId="1C66C7BF" w14:textId="77777777" w:rsidR="0081110C" w:rsidRDefault="0081110C" w:rsidP="0081110C">
       <w:r>
         <w:t>Ces productions sont faites à l’initiative du candidat et elles n’ouvrent pas droit à indemnisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E09B5B1" w14:textId="77777777" w:rsidR="0081110C" w:rsidRDefault="0081110C" w:rsidP="0081110C"/>
     <w:p w14:paraId="458C0FD5" w14:textId="77777777" w:rsidR="0081110C" w:rsidRDefault="0081110C" w:rsidP="0081110C">
       <w:r>
         <w:t xml:space="preserve">Il est expressément indiqué que le dossier de proposition du candidat ne constituera qu’une base de discussion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294831A0" w14:textId="77777777" w:rsidR="0081110C" w:rsidRDefault="0081110C" w:rsidP="0081110C"/>
     <w:p w14:paraId="2F497B89" w14:textId="51A49965" w:rsidR="0081110C" w:rsidRDefault="0081110C" w:rsidP="0081110C">
       <w:r>
         <w:t>Ce n’est qu’à l’issue de la discussion que le contrat définitif sera établi avec le candidat retenu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7662FD3F" w14:textId="62A9072F" w:rsidR="009A0462" w:rsidRDefault="009A0462" w:rsidP="00A445CD">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3FBD37" w14:textId="11B4213D" w:rsidR="00EB1C56" w:rsidRDefault="009A0462" w:rsidP="009A0462">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc235196731"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235196731"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t>élection des candidatures et jugement des offres</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="614A968F" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B41D58A" w14:textId="77777777" w:rsidR="009A0462" w:rsidRDefault="009A0462" w:rsidP="00623EB0">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc235196732"/>
+      <w:r>
+        <w:t>Critères de sélection des candidatures</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="24"/>
-    </w:p>
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="6D6DB16C" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="7463EB70" w14:textId="42820FD4" w:rsidR="001F2DD9" w:rsidRDefault="00866ACB" w:rsidP="001F2DD9">
       <w:r>
         <w:t>Le concédant</w:t>
       </w:r>
       <w:r w:rsidR="001F2DD9">
         <w:t xml:space="preserve"> analyse la complétude des candidatures déposées par chaque candidat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D898774" w14:textId="77777777" w:rsidR="001F2DD9" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9"/>
     <w:p w14:paraId="384C2A4A" w14:textId="7C3D535C" w:rsidR="001F2DD9" w:rsidRDefault="001F2DD9" w:rsidP="001F2DD9">
       <w:r>
         <w:t xml:space="preserve">Si </w:t>
       </w:r>
       <w:r w:rsidR="00866ACB">
         <w:t>le concédant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> constate que des pièces ou informations dont la présentation était réclamée au titre de l’article </w:t>
       </w:r>
       <w:r w:rsidR="00415457">
         <w:t>1.15</w:t>
       </w:r>
       <w:r>
@@ -7077,68 +7095,76 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1309D401" w14:textId="3FC44B60" w:rsidR="00EB1C56" w:rsidRDefault="007F4289" w:rsidP="00CD63AF">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Références</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> de projets intégrant une démarche environnementale</w:t>
       </w:r>
       <w:r w:rsidR="00D96659">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E39FA7" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="1570C082" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
-        <w:t>Si la commission constate que des pièces dont la production est réclamée sont absentes ou incomplètes, il pourra être demandé à tous les candidats concernés de produire ou de compléter ces pièces dans un délai de cinq (5) jours suite à l’envoi de la demande de régularisation par courrier électronique. La non-régularisation entraînera le rejet de la candidature.</w:t>
+        <w:t xml:space="preserve">Si la commission constate que des pièces dont la production est réclamée sont absentes ou incomplètes, il pourra être demandé à tous les candidats concernés de produire ou de compléter ces pièces dans un délai de cinq (5) jours </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>suite à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> l’envoi de la demande de régularisation par courrier électronique. La non-régularisation entraînera le rejet de la candidature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2195F200" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1071BB60" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2C19DDAC" w14:textId="77777777" w:rsidR="00D96659" w:rsidRDefault="00D96659" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc235196733"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235196733"/>
       <w:r>
         <w:t>Critères de jugement des offres</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="60114E09" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="12EB9FE4" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>L'offre retenue sera celle étant considérée comme économiquement la plus avantageuse, en fonction des critères énoncés ci-dessous :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B669FF" w14:textId="12D1502D" w:rsidR="00B03636" w:rsidRPr="007F4289" w:rsidRDefault="007F4289" w:rsidP="00B03636">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4289">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Qualité</w:t>
       </w:r>
@@ -7393,55 +7419,55 @@
         </w:numPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="007F4289">
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00B03636" w:rsidRPr="007F4289">
         <w:t xml:space="preserve"> performance en matière de responsabilité sociale : actions en faveur d'insertion des personnes éloignées de l'emploi, actions en faveur des personnes handicapées</w:t>
       </w:r>
       <w:r w:rsidR="00F52023" w:rsidRPr="007F4289">
         <w:t> : 3 points.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D47807" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="770D7A1C" w14:textId="37CB592A" w:rsidR="00EB1C56" w:rsidRDefault="00FA29BA" w:rsidP="00EB1C56">
       <w:r w:rsidRPr="00FA29BA">
         <w:t>Le jugement des offres sera effectué dans les conditions prévues aux articles L. 3124-5 et R. 3124-4 à R. 3124-6 du Code de la commande publique et donnera lieu à un classement des offres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F287D8C" w14:textId="1F651CCF" w:rsidR="00FA29BA" w:rsidRDefault="00FA29BA" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="050EE67A" w14:textId="77777777" w:rsidR="00FA29BA" w:rsidRDefault="00FA29BA" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5B126EA5" w14:textId="7E492C26" w:rsidR="00EB1C56" w:rsidRDefault="00D96659" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc235196734"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235196734"/>
       <w:r>
         <w:t>Négociations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="6D2B8E20" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3AF847D4" w14:textId="2FC4A550" w:rsidR="00EB1C56" w:rsidRDefault="00110AAE" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Le délégant</w:t>
       </w:r>
       <w:r w:rsidR="00D96659">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2089">
         <w:t>procédera à l’analyse et rendra un avis</w:t>
       </w:r>
       <w:r w:rsidR="00BF2089" w:rsidDel="00BF2089">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2089">
         <w:t>sur les</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF2089">
         <w:t>offres recevables</w:t>
       </w:r>
       <w:r w:rsidR="00EB1C56">
@@ -7472,52 +7498,61 @@
         <w:t>ommande publique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C00E62" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3CF48BBC" w14:textId="1B3B9077" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve">Après analyse des offres et application des critères d’attribution, le concédant entamera librement </w:t>
       </w:r>
       <w:r w:rsidRPr="007F4289">
         <w:t xml:space="preserve">toute discussion utile avec les </w:t>
       </w:r>
       <w:r w:rsidR="007F4289" w:rsidRPr="007F4289">
         <w:t>trois (3)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F4289">
         <w:t xml:space="preserve"> meilleures offres remises par tout moyen permettant d'assurer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> une traçabilité écrite de la négociation (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D96659">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>les négociations pourront notamment se dérouler par email</w:t>
-      </w:r>
+        <w:t xml:space="preserve">les négociations pourront notamment se dérouler par </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D96659">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D96659">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> si pertinent</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA185BD" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2B94605B" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>A l’issue de chaque audition, le concédant se réservera le droit de demander aux candidats des compléments d’informations et/ou des adaptations techniques et financières sur la mise en œuvre de leur offre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76413B7A" w14:textId="74BF84CB" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="73459A6F" w14:textId="77777777" w:rsidR="00A61502" w:rsidRDefault="00A61502" w:rsidP="00A61502">
       <w:r>
         <w:t xml:space="preserve">D’une manière générale, la phase de négociation sera conduite dans le respect du principe d’égalité́ de traitement de tous les soumissionnaires retenus. A cette fin, l’autorité́ concédante s’engage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>a</w:t>
@@ -7590,100 +7625,100 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6972F011" w14:textId="77777777" w:rsidR="00A61502" w:rsidRDefault="00A61502" w:rsidP="00A61502"/>
     <w:p w14:paraId="4DF9C36A" w14:textId="77777777" w:rsidR="00A61502" w:rsidRDefault="00A61502" w:rsidP="00A61502"/>
     <w:p w14:paraId="180DA997" w14:textId="77777777" w:rsidR="00A61502" w:rsidRDefault="00A61502" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="50E261B1" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7894B558" w14:textId="637E2B42" w:rsidR="00806BCD" w:rsidRDefault="00806BCD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E329B4" w14:textId="6CFD76FD" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc235196735"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235196735"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conditions de remise des </w:t>
       </w:r>
       <w:r w:rsidR="00B42177">
         <w:t>propositions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3AE1D" w14:textId="0CC927B5" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="20E09C36" w14:textId="6E823256" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc235196736"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235196736"/>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00B42177">
         <w:t>ate limite de remise des propositions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="7D9FD0C3" w14:textId="7718C31F" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00806BCD"/>
     <w:p w14:paraId="21EDDF6D" w14:textId="6A2B8CE0" w:rsidR="00F52023" w:rsidRDefault="00F52023" w:rsidP="00F52023">
       <w:r>
         <w:t>La date limite de remise des candidatures et offres est indiquée en page de couverture du présent règlement</w:t>
       </w:r>
       <w:r w:rsidR="00110AAE">
         <w:t xml:space="preserve"> de consultation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0266E3" w14:textId="30256939" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00806BCD"/>
     <w:p w14:paraId="26427458" w14:textId="77777777" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00806BCD"/>
     <w:p w14:paraId="43CB8790" w14:textId="199D76F3" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc235196737"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235196737"/>
       <w:r>
         <w:t>Modalités de remise des propositions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="48E9105C" w14:textId="77777777" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00B42177"/>
     <w:p w14:paraId="11635BA9" w14:textId="5B88566C" w:rsidR="000B526A" w:rsidRDefault="00806BCD" w:rsidP="00492C87">
       <w:r>
         <w:t>Seule la transmission des documents par voie électronique est autorisée. Elle est effectuée sur le profil d'acheteur du pouvoir adjudicateur, à l'adresse URL suivante :</w:t>
       </w:r>
       <w:r w:rsidR="000B526A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="000B526A" w:rsidRPr="00FF446C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>https://avis.maximilien.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000B526A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4366EAF5" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="5E50A161" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD">
       <w:r>
@@ -7703,51 +7738,59 @@
           <w:iCs/>
         </w:rPr>
         <w:t>usb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00806BCD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r>
         <w:t>) n'est pas autorisée.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564BE10D" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="38058F42" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD">
       <w:r>
         <w:t>Le pli doit contenir deux dossiers distincts comportant respectivement les pièces de la candidature et les pièces de l'offre définies au présent règlement de la consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4855A128" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="18144EA1" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD">
       <w:r>
-        <w:t>Chaque transmission fera l'objet d'une date certaine de réception et d'un accusé de réception électronique. A ce titre, le fuseau horaire de référence est celui de (GMT+01:00, Paris, Bruxelles). Le pli sera considéré « hors délai » si le téléchargement se termine après la date et l'heure limites de réception des offres.</w:t>
+        <w:t>Chaque transmission fera l'objet d'une date certaine de réception et d'un accusé de réception électronique. A ce titre, le fuseau horaire de référence est celui de (GMT+</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>01:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>00, Paris, Bruxelles). Le pli sera considéré « hors délai » si le téléchargement se termine après la date et l'heure limites de réception des offres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E193AD2" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="08F27D4F" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD">
       <w:r>
         <w:t>Si une nouvelle offre est envoyée par voie électronique par le même candidat, celle-ci annule et remplace l'offre précédente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BDEC35" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="543C009F" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD">
       <w:r>
         <w:t>Aucun format électronique n'est préconisé pour la transmission des documents. Cependant, les fichiers devront être transmis dans des formats largement disponibles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF0B41F" w14:textId="2AA689D9" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="51FED408" w14:textId="77777777" w:rsidR="003A424D" w:rsidRDefault="003A424D" w:rsidP="003A424D">
       <w:r>
         <w:t xml:space="preserve">Chaque pièce pour laquelle une signature est exigée doit faire l'objet d'une signature électronique individuelle et conforme au format Xades, Cades ou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Pades</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -7792,60 +7835,68 @@
     <w:p w14:paraId="09A23F7D" w14:textId="6516EA1A" w:rsidR="003A424D" w:rsidRDefault="003A424D" w:rsidP="003A424D">
       <w:r>
         <w:t xml:space="preserve">Les frais d'accès au réseau et de recours à la signature électronique sont </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>̀ la charge de chaque candidat, conformément à l’article R. 3122-16 du Code de la commande publique.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306A48AC" w14:textId="77777777" w:rsidR="003A424D" w:rsidRDefault="003A424D" w:rsidP="003A424D"/>
     <w:p w14:paraId="520315E2" w14:textId="7AABB2EF" w:rsidR="003A424D" w:rsidRDefault="003A424D" w:rsidP="003A424D">
       <w:r>
         <w:t>Tout document contenant un virus informatique fera l'objet d'un archivage de sécurité́ et sera réputé́ n'avoir jamais été́ reçu. Le candidat concerné en sera informé. Dans ces conditions, il est conseillé́ aux candidats de soumettre leurs documents à un anti-virus avant envoi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B168170" w14:textId="6589D397" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00806BCD"/>
     <w:p w14:paraId="73873E04" w14:textId="26630A74" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00806BCD"/>
     <w:p w14:paraId="4094C64D" w14:textId="76B5332D" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc235196738"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235196738"/>
       <w:r w:rsidRPr="00B42177">
         <w:t>Copie de sauvegarde</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="143E62DC" w14:textId="1D2515E4" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00B42177"/>
     <w:p w14:paraId="14C9B67D" w14:textId="45170DC0" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00B42177">
       <w:r>
-        <w:t xml:space="preserve">Conformément à l’article R. 3122-17 du Code de la commande publique, les documents transmis par voie électronique peuvent être doublés d’une copie de sauvegarde transmise dans les délais impartis, sur support physique électronique ou sur support papier. </w:t>
+        <w:t xml:space="preserve">Conformément à l’article R. 3122-17 du Code de la commande publique, les documents transmis par voie électronique peuvent être doublés d’une copie de sauvegarde transmise dans les délais impartis, sur support physique électronique ou sur </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>support papier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="196A9AE6" w14:textId="44648632" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00B42177">
       <w:r>
         <w:t xml:space="preserve">Cette copie est transmise sous pli scellé et comporte obligatoirement la mention « copie de sauvegarde », ainsi que le nom du candidat et l’identification de la procédure concernée. Cette copie </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ne peut être prise en considération que si elle est parvenue </w:t>
       </w:r>
       <w:r w:rsidR="00D42C82">
         <w:t>au</w:t>
       </w:r>
       <w:r w:rsidR="00866ACB">
         <w:t xml:space="preserve"> concédant</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dans le délai prescrit pour le dépôt, selon le cas, des candidatures ou des offres.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C539F4" w14:textId="77777777" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00B42177"/>
     <w:p w14:paraId="3EB7A8B7" w14:textId="77777777" w:rsidR="00B42177" w:rsidRDefault="00B42177" w:rsidP="00B42177">
       <w:r>
         <w:t>Le dossier contenant la candidature et l’offre contiendra un dossier pour l’offre et un dossier pour la candidature.</w:t>
       </w:r>
@@ -7959,432 +8010,325 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Lorsqu’une</w:t>
       </w:r>
       <w:r w:rsidR="00B42177">
         <w:t xml:space="preserve"> candidature et une offre initiale déposées par voie électronique sont reçues de façon incomplète, hors délai, ou bien n’ont pu être ouvertes par l’autorité́ concédante, sous réserve que la transmission de la candidature et de l’offre initiale électroniques ait commencé avant la clôture de la remise des candidatures et des offres initiales.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9A79E7" w14:textId="639E6A23" w:rsidR="00EB1C56" w:rsidRDefault="00D96659" w:rsidP="00EB1C56">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40434DA9" w14:textId="0837875B" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00D96659">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc235196739"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235196739"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Finalisation de la procédure</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="710735D1" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5A74106F" w14:textId="77777777" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc235196740"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235196740"/>
       <w:r>
         <w:t>Renonciation à la consultation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="31A7475E" w14:textId="77777777" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00903E43"/>
     <w:p w14:paraId="7969C134" w14:textId="77777777" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00903E43">
       <w:r>
         <w:t>Le concédant se réserve la faculté de ne pas donner suite à la présente consultation, pour un motif d'intérêt général, et ce, à tout moment de la consultation jusqu'à la signature du contrat de concession.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6925E2D9" w14:textId="77777777" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00903E43"/>
     <w:p w14:paraId="746DFFC3" w14:textId="3BC995A5" w:rsidR="00903E43" w:rsidRDefault="00BD6A84" w:rsidP="00903E43">
       <w:r w:rsidRPr="00BD6A84">
         <w:t xml:space="preserve">Les candidats, y compris le </w:t>
       </w:r>
       <w:r>
         <w:t>concessionnaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6A84">
         <w:t xml:space="preserve"> pressenti avec lequel </w:t>
       </w:r>
       <w:r>
         <w:t>le représentant du concédant</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6A84">
         <w:t xml:space="preserve"> aurait été autorisé par </w:t>
       </w:r>
       <w:r>
         <w:t>l’assemblée délibérante</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD6A84">
         <w:t xml:space="preserve"> à signer le contrat, ne pourront prétendre à aucune indemnisation ou dédommagement au titre de l’abandon de la consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7EADF6" w14:textId="77777777" w:rsidR="00BD6A84" w:rsidRDefault="00BD6A84" w:rsidP="00903E43"/>
     <w:p w14:paraId="4B4F7300" w14:textId="77777777" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00903E43"/>
     <w:p w14:paraId="6DDCA684" w14:textId="77777777" w:rsidR="00D96659" w:rsidRDefault="00D96659" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc235196741"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235196741"/>
       <w:r>
         <w:t>Information des candidats non retenus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="27A5E765" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="22AAC4B1" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Les soumissionnaires non retenus pourront demander, par écrit, les motifs du rejet de leur candidature ou de leur offre ainsi que le nom du ou des attributaires du contrat de concession.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C487A38" w14:textId="15584FAD" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="77F55186" w14:textId="77777777" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="39479A21" w14:textId="5A0A1640" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc235196742"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235196742"/>
       <w:r>
         <w:t>Absence d’indemnité de réponse</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="6B5C4089" w14:textId="4D24C3ED" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="167D3431" w14:textId="5D7C5D62" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00EB1C56">
       <w:r w:rsidRPr="00903E43">
         <w:t>Aucune indemnité et aucun remboursement ne sera alloué aux candidats au titre des dépenses de déplacement, des frais d’étude et d’élaboration des offres, quelle que soit la suite donnée à leur proposition</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07176780" w14:textId="77777777" w:rsidR="00903E43" w:rsidRDefault="00903E43" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5385677F" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3375F4F8" w14:textId="77777777" w:rsidR="00D96659" w:rsidRDefault="00D96659" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc235196743"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235196743"/>
       <w:r>
         <w:t>Mise au point du contrat de concession</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="1BDBDA26" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5C4CA66A" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Une mise au point du contrat de concession sera engagée si nécessaire, avec le candidat dont l’offre aura été retenue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03991CB5" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="23EF0A52" w14:textId="5D1DBF13" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Aucune modification substantielle de l’offre du candidat ne pourra être engagée à ce stade de la procédure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593820FB" w14:textId="2320B092" w:rsidR="00A8513A" w:rsidRDefault="00A8513A" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="382298F9" w14:textId="77777777" w:rsidR="00A8513A" w:rsidRDefault="00A8513A" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5BD744AE" w14:textId="05437A2B" w:rsidR="00A8513A" w:rsidRDefault="00A8513A" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc235196744"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235196744"/>
       <w:r>
         <w:t>Confidentialité</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="246BB8F8" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5F283B8C" w14:textId="23919299" w:rsidR="00A8513A" w:rsidRDefault="00623EB0" w:rsidP="00A8513A">
       <w:r>
         <w:t>Le concédant s’</w:t>
       </w:r>
       <w:r w:rsidR="00A8513A" w:rsidRPr="00623EB0">
         <w:t>interdit de faire état des propositions présentées par les candidats sans leur accord pendant la phase de discussion qui suivra la remise des dossiers de proposition, et ce jusqu’à l'accomplissement des formalités de publicité du contrat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B1C309" w14:textId="77777777" w:rsidR="00623EB0" w:rsidRDefault="00623EB0" w:rsidP="00A8513A"/>
     <w:p w14:paraId="340FBA28" w14:textId="23D5FEBC" w:rsidR="00A8513A" w:rsidRDefault="00A8513A" w:rsidP="00A8513A"/>
     <w:p w14:paraId="1BB7F407" w14:textId="0AFE7DDF" w:rsidR="00A8513A" w:rsidRDefault="00A8513A" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc235196745"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235196745"/>
       <w:r>
         <w:t>Propriété intellectuelle</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="639A2672" w14:textId="77777777" w:rsidR="00A8513A" w:rsidRDefault="00A8513A" w:rsidP="00A8513A"/>
     <w:p w14:paraId="1267D9DC" w14:textId="77777777" w:rsidR="00A8513A" w:rsidRPr="00623EB0" w:rsidRDefault="00A8513A" w:rsidP="00623EB0">
       <w:r w:rsidRPr="00623EB0">
         <w:t>Les documents et éléments présentés par les candidats et soumissionnaires demeurent leur propriété intellectuelle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="351D7EC0" w14:textId="77777777" w:rsidR="00A8513A" w:rsidRPr="00623EB0" w:rsidRDefault="00A8513A" w:rsidP="00623EB0"/>
     <w:p w14:paraId="47945D92" w14:textId="77777777" w:rsidR="00A8513A" w:rsidRPr="00623EB0" w:rsidRDefault="00A8513A" w:rsidP="00623EB0">
       <w:r w:rsidRPr="00623EB0">
         <w:t>Les données communiquées par la Commune aux candidats et soumissionnaires pour l’élaboration de leur offre ne peuvent en aucun cas être communiquées ou utilisées à d’autres fins que celles de la présente consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411D9564" w14:textId="77777777" w:rsidR="00A8513A" w:rsidRPr="00623EB0" w:rsidRDefault="00A8513A" w:rsidP="00623EB0"/>
     <w:p w14:paraId="1EA4FD51" w14:textId="77777777" w:rsidR="00A8513A" w:rsidRDefault="00A8513A" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="0CF09C45" w14:textId="77777777" w:rsidR="00D96659" w:rsidRDefault="00D96659" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc235196746"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235196746"/>
       <w:r>
         <w:t>Signature et notification du contrat</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="00FFED7B" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5E61DF75" w14:textId="6A72FB48" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve">Le contrat sera ensuite notifié au </w:t>
       </w:r>
       <w:r w:rsidR="00415457">
         <w:t>concessionnaire</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> avant tout commencement d'exécution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC66B1C" w14:textId="3E6A39DC" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00806BCD">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc235196747"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235196747"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Renseignements complémentaires</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360808AF" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2FE706B7" w14:textId="1C81A09F" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc235196748"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235196748"/>
       <w:r>
         <w:t>Questions des candidats</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="25A75C8A" w14:textId="77777777" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="6D41F09F" w14:textId="09F0C733" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve">Les questions devront être posées par la voie de la plateforme de dématérialisation </w:t>
       </w:r>
       <w:r w:rsidR="007940F3">
         <w:t>au plus tard 7 jours avant la date limite de réception des candidatures et des offres</w:t>
       </w:r>
       <w:r w:rsidR="00806BCD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B8F5CE" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="73BAA4FE" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Les réponses, accompagnées des questions rendues anonymes, seront transmises à tous les candidats s’étant inscrits sur la plateforme lors du téléchargement du DCE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A589736" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="13ADE509" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Les réponses aux questions seront transmises selon un rythme hebdomadaire dans un délai de 8 (huit) jours ouvrés à compter de la première question en suspens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11384BC3" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="37BF21E0" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Les dernières réponses seront transmises 6 jours au plus tard avant la date limite de réception des propositions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A836465" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="5DAF3E3F" w14:textId="48450964" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Les questions et les réponses ainsi apportées sont considérées comme faisant partie intégrante du dossier de consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8618C6" w14:textId="39913FF0" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="144EA591" w14:textId="77777777" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="47766422" w14:textId="58BEB699" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="00623EB0">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc235196749"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235196749"/>
       <w:r>
         <w:t>Visite</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="6899858D" w14:textId="615C850F" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="00EB1C56"/>
-    <w:p w14:paraId="22D0DB64" w14:textId="58AFC7D4" w:rsidR="005F67BA" w:rsidRDefault="000B526A" w:rsidP="005F67BA">
-[...92 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="35C17EB3" w14:textId="77777777" w:rsidR="00F33072" w:rsidRDefault="00F33072" w:rsidP="00F33072">
+      <w:r w:rsidRPr="009C7085">
+        <w:t>Une visite des candidats sur place est obligatoire avant de répondre pour évaluer au mieux l’environnement.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Afin d’organiser une visite, merci de contacter la personne suivante : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1434AE" w14:textId="77777777" w:rsidR="00F33072" w:rsidRDefault="00F33072" w:rsidP="00F33072"/>
+    <w:p w14:paraId="024CBD4A" w14:textId="161BD9F0" w:rsidR="00F33072" w:rsidRDefault="00F33072" w:rsidP="00F33072">
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="000527ED" w:rsidRPr="009571F4">
+        <w:r w:rsidRPr="003D4F6C">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>rabah.dahmane@mairie-alfortville.fr</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000527ED">
-[...23 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:p w14:paraId="3243A73B" w14:textId="77777777" w:rsidR="00F33072" w:rsidRDefault="00F33072" w:rsidP="005F67BA"/>
     <w:p w14:paraId="3B963B80" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="0D756848" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA">
       <w:r>
         <w:t>Les candidats sont informés des modalités de visite suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2E5045" w14:textId="64A28BD4" w:rsidR="005F67BA" w:rsidRDefault="007F4289" w:rsidP="005F67BA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Absence</w:t>
       </w:r>
       <w:r w:rsidR="005F67BA">
         <w:t xml:space="preserve"> de signe distinctif de l’identité du candidat, sur les véhicules et sur les visiteurs ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387E8F8B" w14:textId="582B51A5" w:rsidR="005F67BA" w:rsidRDefault="007F4289" w:rsidP="005F67BA">
@@ -8456,55 +8400,55 @@
     <w:p w14:paraId="6FEFC883" w14:textId="77777777" w:rsidR="005F67BA" w:rsidRDefault="005F67BA" w:rsidP="005F67BA"/>
     <w:p w14:paraId="754A4255" w14:textId="5A5C2C02" w:rsidR="00806BCD" w:rsidRDefault="005F67BA" w:rsidP="00623EB0">
       <w:r>
         <w:t xml:space="preserve">Compte tenu de la </w:t>
       </w:r>
       <w:r w:rsidR="00BF2089">
         <w:t>visite des lieux</w:t>
       </w:r>
       <w:r>
         <w:t>, les candidats sont réputés connaître les lieux. En conséquence, ils ne peuvent élever aucune réclamation, ni former aucune demande d’indemnisation fondée sur une méconnaissance alléguée des terrains et des installations.</w:t>
       </w:r>
       <w:r w:rsidR="00806BCD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDF9CC8" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698E7FB1" w14:textId="71D5D1E6" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00806BCD">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc235196750"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235196750"/>
       <w:r>
         <w:t>Jugement des contestations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="1AC59DBE" w14:textId="77777777" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="2A413FD7" w14:textId="6C035ACC" w:rsidR="00EB1C56" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t xml:space="preserve">L'instance chargée des procédures de recours est le Tribunal Administratif de </w:t>
       </w:r>
       <w:r w:rsidR="0003611A">
         <w:t>Melun</w:t>
       </w:r>
       <w:r w:rsidR="003037B3">
         <w:t>, sis au :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319C5FAC" w14:textId="77777777" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="003037B3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7C169A" w14:textId="77777777" w:rsidR="0003611A" w:rsidRDefault="0003611A" w:rsidP="0003611A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>43, rue du Général de Gaulle</w:t>
       </w:r>
@@ -8518,51 +8462,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1532E0" w14:textId="41E206E3" w:rsidR="00806BCD" w:rsidRDefault="0003611A" w:rsidP="0003611A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>77008 Melun Cedex</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674A7DAD" w14:textId="77777777" w:rsidR="003037B3" w:rsidRDefault="003037B3" w:rsidP="003037B3"/>
     <w:p w14:paraId="448CDE15" w14:textId="77777777" w:rsidR="0003611A" w:rsidRDefault="0003611A" w:rsidP="0003611A">
       <w:r>
         <w:t>Téléphone : (+33) 1 60 56 66 30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D09F0C5" w14:textId="77777777" w:rsidR="0003611A" w:rsidRDefault="0003611A" w:rsidP="0003611A">
       <w:r>
         <w:t>Télécopie : (+33) 1 60 56 66 10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E89CCA0" w14:textId="00808B82" w:rsidR="0003611A" w:rsidRDefault="00EB1C56" w:rsidP="0003611A">
       <w:r>
         <w:t xml:space="preserve">Courriel : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="0003611A" w:rsidRPr="00112EE8">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>greffe.ta-melun@juradm.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0003611A" w:rsidRPr="0003611A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E3640A2" w14:textId="77777777" w:rsidR="00806BCD" w:rsidRDefault="00806BCD" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="0E8BAC33" w14:textId="77777777" w:rsidR="0003611A" w:rsidRDefault="0003611A" w:rsidP="0003611A">
       <w:r>
         <w:t>Les voies de recours ouvertes aux candidats sont les suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F59CE89" w14:textId="6F5D3389" w:rsidR="0003611A" w:rsidRDefault="007F4289" w:rsidP="0003611A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
@@ -8609,66 +8553,72 @@
       <w:r>
         <w:t>Recours</w:t>
       </w:r>
       <w:r w:rsidR="0003611A">
         <w:t xml:space="preserve"> en indemnisation introduit dans les deux mois à compter du rejet d’une demande préalable et dans le délai de la prescription quadriennale ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB121FB" w14:textId="789F143D" w:rsidR="0003611A" w:rsidRDefault="007F4289" w:rsidP="0003611A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Recours</w:t>
       </w:r>
       <w:r w:rsidR="0003611A">
         <w:t xml:space="preserve"> de pleine juridiction par les concurrents évincés visant à contester la validité du contrat après sa conclusion. Ce recours peut être engagé dans un délai de deux mois à compter de l’accomplissement des mesures de publicité appropriées notamment au moyen d'un avis mentionnant à la fois la conclusion du contrat et les modalités de sa consultation. Il peut être complété par une requête en référé tendant à ce qu'il soit sursis à l'exécution du contrat attaqué, jusqu'au prononcé de la décision du juge du contrat ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DE0A37" w14:textId="4C09420D" w:rsidR="0003611A" w:rsidRDefault="007F4289" w:rsidP="0003611A">
+    <w:p w14:paraId="57DE0A37" w14:textId="37E8C7DF" w:rsidR="0003611A" w:rsidRDefault="007F4289" w:rsidP="0003611A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Recours</w:t>
       </w:r>
       <w:r w:rsidR="0003611A">
-        <w:t xml:space="preserve"> de pleine juridiction par tout tiers susceptible d’être lésé, dans leurs intérêts, par la passation ou les clauses du contrat, et visant à contester la validité de ce dernier ou de certaines de ses clauses non réglementaires et divisibles. Ce recours peut être engagé dans un délai de deux mois à compter de l'accomplissement des mesures de publicité appropriées. notamment au moyen d'un avis mentionnant à la fois la conclusion du contrat et les modalités de sa consultation. Il peut être complété par une requête en référé tendant à ce qu'il soit sursis à l'exécution du contrat attaqué, jusqu'au prononcé de la décision du juge du contrat.</w:t>
+        <w:t xml:space="preserve"> de pleine juridiction par tout tiers susceptible d’être lésé, dans leurs intérêts, par la passation ou les clauses du contrat, et visant à contester la validité de ce dernier ou de certaines de ses clauses non réglementaires et divisibles. Ce recours peut être engagé dans un délai de deux mois à compter de l'accomplissement des mesures de publicité appropriées. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33072">
+        <w:t>Notamment</w:t>
+      </w:r>
+      <w:r w:rsidR="0003611A">
+        <w:t xml:space="preserve"> au moyen d'un avis mentionnant à la fois la conclusion du contrat et les modalités de sa consultation. Il peut être complété par une requête en référé tendant à ce qu'il soit sursis à l'exécution du contrat attaqué, jusqu'au prononcé de la décision du juge du contrat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3AD132" w14:textId="77777777" w:rsidR="0003611A" w:rsidRDefault="0003611A" w:rsidP="0003611A"/>
     <w:p w14:paraId="45EA01D3" w14:textId="380B7011" w:rsidR="00EB1C56" w:rsidRDefault="0003611A" w:rsidP="0003611A">
       <w:r>
         <w:t>Toute indication précise sur les recours susceptibles d’être engagés sera donnée par les services du greffe du Tribunal Administratif.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D6FBDE" w14:textId="77777777" w:rsidR="0003611A" w:rsidRDefault="0003611A" w:rsidP="0003611A"/>
     <w:p w14:paraId="3D03184D" w14:textId="14CE8A21" w:rsidR="0036741E" w:rsidRDefault="00EB1C56" w:rsidP="00EB1C56">
       <w:r>
         <w:t>Une fois exécutoire, le contrat pourra être consulté par toute personne qui en fera la demande expresse, auprès du concédant (</w:t>
       </w:r>
       <w:r w:rsidRPr="00623EB0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">dans les limites fixées par </w:t>
       </w:r>
       <w:r w:rsidR="00A8513A" w:rsidRPr="00623EB0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -8697,75 +8647,75 @@
     </w:p>
     <w:p w14:paraId="5642A16F" w14:textId="5538029A" w:rsidR="00507F3E" w:rsidRDefault="00507F3E" w:rsidP="00EB1C56"/>
     <w:p w14:paraId="3522C541" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="11F62828" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="2B6F3C55" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="656A4C63" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="3A01650E" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="628EA3EC" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="15338CC6" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="75AC3AF4" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="6B5E973A" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="26DC7E30" w14:textId="77777777" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="73E1C37D" w14:textId="77777777" w:rsidR="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="37157A43" w14:textId="77777777" w:rsidR="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32"/>
     <w:p w14:paraId="4E002CE3" w14:textId="252C96BE" w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidRDefault="00411E32" w:rsidP="00411E32">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5630"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00411E32" w:rsidRPr="00411E32" w:rsidSect="005A500D">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="448" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08ED5D82" w14:textId="77777777" w:rsidR="005F6F93" w:rsidRDefault="005F6F93" w:rsidP="00403553">
+    <w:p w14:paraId="600855DC" w14:textId="77777777" w:rsidR="001E792C" w:rsidRDefault="001E792C" w:rsidP="00403553">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6134B4BB" w14:textId="77777777" w:rsidR="005F6F93" w:rsidRDefault="005F6F93" w:rsidP="00403553">
+    <w:p w14:paraId="419663B3" w14:textId="77777777" w:rsidR="001E792C" w:rsidRDefault="001E792C" w:rsidP="00403553">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8881,109 +8831,109 @@
           <w:rPr>
             <w:noProof/>
             <w:color w:val="004469"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="00411E32">
           <w:rPr>
             <w:color w:val="004469"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21869484" w14:textId="77777777" w:rsidR="005F6F93" w:rsidRDefault="005F6F93" w:rsidP="00403553">
+    <w:p w14:paraId="6853E24C" w14:textId="77777777" w:rsidR="001E792C" w:rsidRDefault="001E792C" w:rsidP="00403553">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66CBBA93" w14:textId="77777777" w:rsidR="005F6F93" w:rsidRDefault="005F6F93" w:rsidP="00403553">
+    <w:p w14:paraId="042ECBBE" w14:textId="77777777" w:rsidR="001E792C" w:rsidRDefault="001E792C" w:rsidP="00403553">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="489FB774" w14:textId="77777777" w:rsidR="00605FCE" w:rsidRDefault="005F6F93">
+  <w:p w14:paraId="489FB774" w14:textId="77777777" w:rsidR="00605FCE" w:rsidRDefault="001E792C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0F89F323">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark71514126" o:spid="_x0000_s1026" type="#_x0000_t75" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:453.3pt;height:507.25pt;z-index:-251655168;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="E" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B53C6DB" w14:textId="77777777" w:rsidR="00605FCE" w:rsidRDefault="005F6F93">
+  <w:p w14:paraId="7B53C6DB" w14:textId="77777777" w:rsidR="00605FCE" w:rsidRDefault="001E792C">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5B0B646E">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
@@ -14250,134 +14200,139 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="641733789">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE3E59"/>
     <w:rsid w:val="00001B0D"/>
     <w:rsid w:val="0002461E"/>
     <w:rsid w:val="00024A2E"/>
     <w:rsid w:val="00025BEF"/>
     <w:rsid w:val="000275A3"/>
     <w:rsid w:val="00030E4B"/>
     <w:rsid w:val="0003611A"/>
     <w:rsid w:val="00051194"/>
     <w:rsid w:val="000527ED"/>
     <w:rsid w:val="00056855"/>
     <w:rsid w:val="00074198"/>
     <w:rsid w:val="000901E3"/>
     <w:rsid w:val="000938A4"/>
     <w:rsid w:val="000A2718"/>
     <w:rsid w:val="000A4CC6"/>
     <w:rsid w:val="000A62F7"/>
     <w:rsid w:val="000B526A"/>
     <w:rsid w:val="000C01D3"/>
     <w:rsid w:val="000D7F8F"/>
     <w:rsid w:val="000F694D"/>
     <w:rsid w:val="000F75E5"/>
     <w:rsid w:val="00107B68"/>
     <w:rsid w:val="00110AAE"/>
     <w:rsid w:val="00115AE6"/>
     <w:rsid w:val="001212EE"/>
     <w:rsid w:val="00123C6D"/>
     <w:rsid w:val="00146DF7"/>
     <w:rsid w:val="00150476"/>
+    <w:rsid w:val="00154CA1"/>
     <w:rsid w:val="00155C7E"/>
     <w:rsid w:val="001617F5"/>
     <w:rsid w:val="00163845"/>
     <w:rsid w:val="00163876"/>
     <w:rsid w:val="00167A54"/>
     <w:rsid w:val="00170E75"/>
     <w:rsid w:val="00173112"/>
     <w:rsid w:val="00181059"/>
     <w:rsid w:val="001A0686"/>
     <w:rsid w:val="001B2E80"/>
     <w:rsid w:val="001C67F6"/>
     <w:rsid w:val="001E75C9"/>
+    <w:rsid w:val="001E792C"/>
     <w:rsid w:val="001F2DD9"/>
     <w:rsid w:val="002167CB"/>
     <w:rsid w:val="002257CD"/>
     <w:rsid w:val="00246AC8"/>
     <w:rsid w:val="00250CD7"/>
     <w:rsid w:val="0025269D"/>
     <w:rsid w:val="00253EBC"/>
+    <w:rsid w:val="00262362"/>
     <w:rsid w:val="00267BF5"/>
     <w:rsid w:val="00275EA1"/>
     <w:rsid w:val="00276BDE"/>
     <w:rsid w:val="00280B23"/>
     <w:rsid w:val="00297C00"/>
     <w:rsid w:val="002A28F1"/>
     <w:rsid w:val="002B13D2"/>
     <w:rsid w:val="002E37F6"/>
     <w:rsid w:val="002E3A0A"/>
+    <w:rsid w:val="002E5B61"/>
     <w:rsid w:val="002F44F0"/>
     <w:rsid w:val="002F6F7B"/>
     <w:rsid w:val="003037B3"/>
     <w:rsid w:val="0030480E"/>
     <w:rsid w:val="00305BC2"/>
     <w:rsid w:val="00307868"/>
     <w:rsid w:val="00324B5A"/>
     <w:rsid w:val="00346A4D"/>
     <w:rsid w:val="00352B01"/>
     <w:rsid w:val="00362774"/>
     <w:rsid w:val="0036741E"/>
     <w:rsid w:val="00372BC8"/>
     <w:rsid w:val="0038018D"/>
     <w:rsid w:val="003863EB"/>
     <w:rsid w:val="003A1A4F"/>
     <w:rsid w:val="003A424D"/>
     <w:rsid w:val="003A4D69"/>
     <w:rsid w:val="003B2BB2"/>
     <w:rsid w:val="003B32D9"/>
     <w:rsid w:val="003B3EA3"/>
     <w:rsid w:val="003B5711"/>
     <w:rsid w:val="003C1211"/>
     <w:rsid w:val="003C4376"/>
     <w:rsid w:val="003D0B1D"/>
     <w:rsid w:val="003D5118"/>
@@ -14418,61 +14373,63 @@
     <w:rsid w:val="005869EA"/>
     <w:rsid w:val="00592A70"/>
     <w:rsid w:val="0059662C"/>
     <w:rsid w:val="005A500D"/>
     <w:rsid w:val="005B132C"/>
     <w:rsid w:val="005B642D"/>
     <w:rsid w:val="005C5634"/>
     <w:rsid w:val="005E28E5"/>
     <w:rsid w:val="005F67BA"/>
     <w:rsid w:val="005F6F93"/>
     <w:rsid w:val="00605FCE"/>
     <w:rsid w:val="00621480"/>
     <w:rsid w:val="00623EB0"/>
     <w:rsid w:val="0063378D"/>
     <w:rsid w:val="00640138"/>
     <w:rsid w:val="00644A56"/>
     <w:rsid w:val="00644F09"/>
     <w:rsid w:val="006634F6"/>
     <w:rsid w:val="006C4AAB"/>
     <w:rsid w:val="006E0972"/>
     <w:rsid w:val="007121AF"/>
     <w:rsid w:val="00713072"/>
     <w:rsid w:val="007177F7"/>
     <w:rsid w:val="007324A5"/>
     <w:rsid w:val="007637A6"/>
+    <w:rsid w:val="00764E4E"/>
     <w:rsid w:val="007802E1"/>
     <w:rsid w:val="00784F1B"/>
     <w:rsid w:val="007940F3"/>
     <w:rsid w:val="007966F2"/>
     <w:rsid w:val="007B22AE"/>
     <w:rsid w:val="007B521C"/>
     <w:rsid w:val="007B6B72"/>
     <w:rsid w:val="007B7DA8"/>
     <w:rsid w:val="007D0294"/>
     <w:rsid w:val="007D580E"/>
     <w:rsid w:val="007E3E1B"/>
+    <w:rsid w:val="007E47AD"/>
     <w:rsid w:val="007F0F7B"/>
     <w:rsid w:val="007F2EF1"/>
     <w:rsid w:val="007F4289"/>
     <w:rsid w:val="007F47D1"/>
     <w:rsid w:val="0080283A"/>
     <w:rsid w:val="00803C02"/>
     <w:rsid w:val="00806BCD"/>
     <w:rsid w:val="0081110C"/>
     <w:rsid w:val="00816018"/>
     <w:rsid w:val="00822AFB"/>
     <w:rsid w:val="00823F1D"/>
     <w:rsid w:val="0082421F"/>
     <w:rsid w:val="0082722B"/>
     <w:rsid w:val="0083069A"/>
     <w:rsid w:val="00832CF6"/>
     <w:rsid w:val="0083652C"/>
     <w:rsid w:val="0084422E"/>
     <w:rsid w:val="00860940"/>
     <w:rsid w:val="00863756"/>
     <w:rsid w:val="0086641D"/>
     <w:rsid w:val="00866ACB"/>
     <w:rsid w:val="00881AF7"/>
     <w:rsid w:val="00894F7F"/>
     <w:rsid w:val="008A5065"/>
     <w:rsid w:val="008A7094"/>
@@ -14490,58 +14447,60 @@
     <w:rsid w:val="00955CB3"/>
     <w:rsid w:val="00984F12"/>
     <w:rsid w:val="00986C3C"/>
     <w:rsid w:val="00997999"/>
     <w:rsid w:val="009A0462"/>
     <w:rsid w:val="009A6A2C"/>
     <w:rsid w:val="009A74BD"/>
     <w:rsid w:val="009B1113"/>
     <w:rsid w:val="009D6E8D"/>
     <w:rsid w:val="009F543E"/>
     <w:rsid w:val="00A11651"/>
     <w:rsid w:val="00A1569C"/>
     <w:rsid w:val="00A22EE8"/>
     <w:rsid w:val="00A33380"/>
     <w:rsid w:val="00A374B5"/>
     <w:rsid w:val="00A445CD"/>
     <w:rsid w:val="00A46A76"/>
     <w:rsid w:val="00A61502"/>
     <w:rsid w:val="00A8513A"/>
     <w:rsid w:val="00A85F05"/>
     <w:rsid w:val="00A925F9"/>
     <w:rsid w:val="00A93E8E"/>
     <w:rsid w:val="00AA11B4"/>
     <w:rsid w:val="00AB25DA"/>
     <w:rsid w:val="00AB5195"/>
+    <w:rsid w:val="00AB6E38"/>
     <w:rsid w:val="00AC5B2D"/>
     <w:rsid w:val="00AD3B5F"/>
     <w:rsid w:val="00AD5D50"/>
     <w:rsid w:val="00AD6BEF"/>
     <w:rsid w:val="00AF03D2"/>
     <w:rsid w:val="00B01F57"/>
     <w:rsid w:val="00B02FC8"/>
     <w:rsid w:val="00B03636"/>
+    <w:rsid w:val="00B24898"/>
     <w:rsid w:val="00B30FFB"/>
     <w:rsid w:val="00B3745B"/>
     <w:rsid w:val="00B42177"/>
     <w:rsid w:val="00B4539A"/>
     <w:rsid w:val="00B458F5"/>
     <w:rsid w:val="00B52AEC"/>
     <w:rsid w:val="00B53CF2"/>
     <w:rsid w:val="00B57422"/>
     <w:rsid w:val="00B6629B"/>
     <w:rsid w:val="00B75EC7"/>
     <w:rsid w:val="00B91813"/>
     <w:rsid w:val="00BA3A69"/>
     <w:rsid w:val="00BA4A0A"/>
     <w:rsid w:val="00BB1170"/>
     <w:rsid w:val="00BC38D9"/>
     <w:rsid w:val="00BD3F38"/>
     <w:rsid w:val="00BD6A84"/>
     <w:rsid w:val="00BD6F16"/>
     <w:rsid w:val="00BE5850"/>
     <w:rsid w:val="00BF2089"/>
     <w:rsid w:val="00BF718E"/>
     <w:rsid w:val="00C246F0"/>
     <w:rsid w:val="00C35296"/>
     <w:rsid w:val="00C36A61"/>
     <w:rsid w:val="00C45292"/>
@@ -14566,50 +14525,51 @@
     <w:rsid w:val="00D96659"/>
     <w:rsid w:val="00DA2435"/>
     <w:rsid w:val="00DB1CA3"/>
     <w:rsid w:val="00DB7E14"/>
     <w:rsid w:val="00DE2E15"/>
     <w:rsid w:val="00DE3E59"/>
     <w:rsid w:val="00DF4DD5"/>
     <w:rsid w:val="00DF6B20"/>
     <w:rsid w:val="00E4029B"/>
     <w:rsid w:val="00E54AF9"/>
     <w:rsid w:val="00E63092"/>
     <w:rsid w:val="00E64CD0"/>
     <w:rsid w:val="00E65D03"/>
     <w:rsid w:val="00E66301"/>
     <w:rsid w:val="00E71288"/>
     <w:rsid w:val="00E73E35"/>
     <w:rsid w:val="00E76C37"/>
     <w:rsid w:val="00EA031E"/>
     <w:rsid w:val="00EA04EA"/>
     <w:rsid w:val="00EA128F"/>
     <w:rsid w:val="00EA1C70"/>
     <w:rsid w:val="00EA73B7"/>
     <w:rsid w:val="00EB1C56"/>
     <w:rsid w:val="00EC36FE"/>
     <w:rsid w:val="00EC716F"/>
+    <w:rsid w:val="00F33072"/>
     <w:rsid w:val="00F50862"/>
     <w:rsid w:val="00F52023"/>
     <w:rsid w:val="00F6649A"/>
     <w:rsid w:val="00FA29BA"/>
     <w:rsid w:val="00FB31A5"/>
     <w:rsid w:val="00FC286E"/>
     <w:rsid w:val="00FD1690"/>
     <w:rsid w:val="00FD5FE5"/>
     <w:rsid w:val="00FF6535"/>
     <w:rsid w:val="00FF6CEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
@@ -15722,51 +15682,51 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alfortville.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avis.maximilien.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economie.gouv.fr/daj/formulaires-declaration-du-candidat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greffe.ta-melun@juradm.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thierry.ollivier@alfortville.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economie.gouv.fr/daj/formulaires-declaration-du-candidat" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rabah.dahmane@mairie-alfortville.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marches.maximilien.fr/?page=Entreprise.EntrepriseAdvancedSearch&amp;AllCons&amp;id=860918&amp;orgAcronyme=d5e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avis.maximilien.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numerique.gouv.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alfortville.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avis.maximilien.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economie.gouv.fr/daj/formulaires-declaration-du-candidat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:greffe.ta-melun@juradm.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.economie.gouv.fr/daj/formulaires-declaration-du-candidat" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rabah.dahmane@mairie-alfortville.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marches.maximilien.fr/?page=Entreprise.EntrepriseAdvancedSearch&amp;AllCons&amp;id=860918&amp;orgAcronyme=d5e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avis.maximilien.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.numerique.gouv.fr/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jocel\Documents\Mod&#232;les%20Office%20personnalis&#233;s\Propale.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16053,69 +16013,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86C90FE5-ADA7-4255-95A2-7836A93A8DA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Propale.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>6307</Words>
-  <Characters>34689</Characters>
+  <Words>6246</Words>
+  <Characters>34354</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>289</Lines>
+  <Lines>286</Lines>
   <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40915</CharactersWithSpaces>
+  <CharactersWithSpaces>40519</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Jocelyn BERNARD</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>